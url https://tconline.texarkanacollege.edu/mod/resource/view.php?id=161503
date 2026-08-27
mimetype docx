--- v0 (2025-12-06)
+++ v1 (2026-08-27)
@@ -4,473 +4,541 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E9AB3D0" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
-[...215 lines deleted...]
-    <w:p w14:paraId="3C2D9E04" w14:textId="75746FB3" w:rsidR="00F176AA" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
+    <w:p w14:paraId="3076DAA4" w14:textId="77777777" w:rsidR="00E91EA9" w:rsidRPr="00E91EA9" w:rsidRDefault="00E91EA9" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7508"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="14"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk170290671"/>
+    </w:p>
+    <w:p w14:paraId="431EF76F" w14:textId="77777777" w:rsidR="0046782C" w:rsidRDefault="0046782C" w:rsidP="0046782C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Instructor_Information:"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="188B8FD1" w14:textId="2DFB8FCC" w:rsidR="0046782C" w:rsidRPr="0046782C" w:rsidRDefault="0046782C" w:rsidP="0046782C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Syllabus:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Learning Framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D18FCD3" w14:textId="26EB18E6" w:rsidR="0046782C" w:rsidRPr="0046782C" w:rsidRDefault="0046782C" w:rsidP="0046782C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Course Number:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PSYC 1300.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C120E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00C120E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HYB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A7F177" w14:textId="23203DAF" w:rsidR="0046782C" w:rsidRDefault="0046782C" w:rsidP="0046782C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Semester &amp; Year:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F7A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fall </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00C428AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C428AE" w:rsidRPr="00C428AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="00C428AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 Weeks </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D72DEE" w14:textId="1753CDBC" w:rsidR="00C428AE" w:rsidRPr="0046782C" w:rsidRDefault="00C428AE" w:rsidP="0046782C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2598">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Building/Room Number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Social Sciences, Room 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE7084A" w14:textId="77777777" w:rsidR="0046782C" w:rsidRPr="0046782C" w:rsidRDefault="0046782C" w:rsidP="0046782C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...49 lines deleted...]
-        <w:t>6:00 PM – 8:00 PM</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructor Information </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AA4F3A" w14:textId="7FEBA0EA" w:rsidR="00E91EA9" w:rsidRDefault="00E91EA9" w:rsidP="005E7688">
-[...16 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5D360993" w14:textId="5BB84860" w:rsidR="0046782C" w:rsidRPr="0046782C" w:rsidRDefault="0046782C" w:rsidP="0046782C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Office Hours: 8:00 AM – 5:00 PM </w:t>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Amanda Graham</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Office:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nelson Administration Bldg. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482AA528" w14:textId="1F78643E" w:rsidR="00E91EA9" w:rsidRPr="00C65A78" w:rsidRDefault="00E91EA9" w:rsidP="005E7688">
-[...42 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7D1A458F" w14:textId="269F89AC" w:rsidR="0046782C" w:rsidRPr="0046782C" w:rsidRDefault="0046782C" w:rsidP="0046782C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Telephone: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>903-823-3141</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00332CCC" w:rsidRPr="00BB4716">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>amanda.graham@texarkanacollege.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00332CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(by appointment)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0046782C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Office Hours: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8:00</w:t>
+      </w:r>
+      <w:r w:rsidR="006722F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– 5:00</w:t>
+      </w:r>
+      <w:r w:rsidR="006722F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PM</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3D13E0C9" w14:textId="77777777" w:rsidR="005E7688" w:rsidRDefault="005E7688" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="37"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="Instructor_Information:"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="67AA02D3" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="65"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Welcome!"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welcome!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003B5629" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00781E02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="115"/>
         <w:ind w:left="0" w:right="241"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:t>Well</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>done!</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>By</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
@@ -847,86 +915,90 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>learn</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>lot</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:t>in</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>course,</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>but</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>also</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>find</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
@@ -1144,56 +1216,58 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>listen</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>me</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00391402">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>lecture</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
@@ -1582,68 +1656,70 @@
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>various</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>peer-group</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>activities,</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>communicating</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
@@ -2191,68 +2267,68 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-23"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E86D70A" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00781E02">
+    <w:p w14:paraId="3E86D70A" w14:textId="6536D47E" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00781E02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="108"/>
         <w:ind w:left="0" w:right="82"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">EDUC/PSYC 1300:  A study of the: research and theory in the psychology of learning, cognition, and motivation; factors that impact learning, and application of learning strategies. Theoretical models of strategic learning, cognition, and motivation serve as the conceptual basis for the introduction of college-level student academic strategies. Students use assessment instruments (e.g., learning inventories) to help them identify their own strengths and weaknesses as strategic learners. Students are ultimately expected to integrate and apply the learning skills discussed across their own academic programs and become effective and efficient learners. Students developing these skills should be able to continually draw from the theoretical models they have learned. (Cross-listed as PSYC 1300) </w:t>
+        <w:t xml:space="preserve">EDUC/PSYC 1300: A study of the: research and theory in the psychology of learning, cognition, and motivation; factors that impact learning, and application of learning strategies. Theoretical models of strategic learning, cognition, and motivation serve as the conceptual basis for the introduction of college-level student academic strategies. Students use assessment instruments (e.g., learning inventories) to help them identify their own strengths and weaknesses as strategic learners. Students are ultimately expected to integrate and apply the learning skills discussed across their own academic programs and become effective and efficient learners. Students developing these skills should be able to continually draw from the theoretical models they have learned. (Cross-listed as PSYC 1300) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F4743F" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00781E02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="108"/>
         <w:ind w:left="198" w:right="82"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E1C7805" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="7"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -2369,51 +2445,51 @@
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. USA: Franklin</w:t>
       </w:r>
       <w:r w:rsidR="00432685">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Covey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003FDC4F" w14:textId="3A4FF64B" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00781E02">
+    <w:p w14:paraId="003FDC4F" w14:textId="3A4FF64B" w:rsidR="00F176AA" w:rsidRDefault="00F176AA" w:rsidP="00781E02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:left="0" w:right="241"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
@@ -3024,113 +3100,135 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>aterials</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>class</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>each</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>class</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>session.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF3779A" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00535F8C">
+    <w:p w14:paraId="12CCB6BB" w14:textId="77777777" w:rsidR="006722F6" w:rsidRDefault="006722F6" w:rsidP="00781E02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:left="0" w:right="241"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:sectPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="320F58FC" w14:textId="77777777" w:rsidR="006722F6" w:rsidRDefault="006722F6" w:rsidP="00781E02">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="116"/>
+        <w:ind w:left="0" w:right="241"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46754F4E" w14:textId="77777777" w:rsidR="006722F6" w:rsidRPr="005E7688" w:rsidRDefault="006722F6" w:rsidP="00781E02">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="116"/>
+        <w:ind w:left="0" w:right="241"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="628C540F" w14:textId="77777777" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="Learning_environment"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="548465A8" w14:textId="77777777" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -5346,51 +5444,59 @@
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="108"/>
         <w:ind w:right="218"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:t>Knowledge of and targeted use of Texarkana College academic services and resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F472D8" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="108"/>
         <w:ind w:right="218"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
-        <w:t>Knowledge and application of learning theory inclusive of information processing, strategic learning, and critical thought.</w:t>
+        <w:t xml:space="preserve">Knowledge and application of learning theory </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>inclusive</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E7688">
+        <w:t xml:space="preserve"> of information processing, strategic learning, and critical thought.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE6B856" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="108"/>
         <w:ind w:right="218"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:t>Application of college level skills and techniques for computer literacy, effective reading, listening, note taking, studying, exam preparation, and research methods needed for academic success.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103A9C5A" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5436,51 +5542,59 @@
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="108"/>
         <w:ind w:right="218"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:t>Utilization of self-management skills inclusive of emotional regulation, time management, financial intelligence, and self-discipline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0803F0AF" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="108"/>
         <w:ind w:right="218"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
-        <w:t>Development and use of interdependence as a means to goal attainment.</w:t>
+        <w:t xml:space="preserve">Development and use of interdependence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>as a means to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E7688">
+        <w:t xml:space="preserve"> goal attainment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3512A3" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="108"/>
         <w:ind w:right="218"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:t>Realization and exploration of attitudes, values, and relevance regarding college and career goals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0118BF60" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:contextualSpacing/>
       </w:pPr>
@@ -6409,51 +6523,64 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21529744" w14:textId="77777777" w:rsidR="00781E02" w:rsidRPr="005E7688" w:rsidRDefault="00781E02" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="106"/>
         <w:ind w:right="241"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1301F0B4" w14:textId="77777777" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7881C53F" w14:textId="763CBBEA" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
+    <w:p w14:paraId="7685D1E7" w14:textId="77777777" w:rsidR="006722F6" w:rsidRDefault="006722F6" w:rsidP="005E7688">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7881C53F" w14:textId="1D70414C" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="120"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:i/>
@@ -7157,53 +7284,68 @@
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6131BF88" w14:textId="6DCA759A" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005F2A45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="9"/>
     </w:tbl>
-    <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="10797935" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
+    <w:p w14:paraId="7E3D6D68" w14:textId="77777777" w:rsidR="006722F6" w:rsidRDefault="006722F6" w:rsidP="005E7688">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="69"/>
+        <w:ind w:left="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10797935" w14:textId="6918FA0B" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="69"/>
         <w:ind w:left="120"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Semester</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
@@ -7390,56 +7532,58 @@
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005E7688">
               <w:t>90%</w:t>
             </w:r>
             <w:r w:rsidRPr="005E7688">
               <w:rPr>
                 <w:spacing w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005E7688">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="005E7688">
               <w:rPr>
                 <w:spacing w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005E7688">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Above</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E602F23" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="005E7688">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:left="104"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005E7688">
               <w:t>A</w:t>
             </w:r>
           </w:p>
@@ -8165,64 +8309,69 @@
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>assignments</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>vary—they</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
-        <w:t>include,</w:t>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>example,</w:t>
       </w:r>
@@ -9746,56 +9895,58 @@
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>notes,</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>makes</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>thoughtful</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="65"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>contributions.</w:t>
       </w:r>
     </w:p>
@@ -10077,53 +10228,55 @@
           <w:spacing w:val="87"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>show</w:t>
       </w:r>
       <w:r w:rsidRPr="000B00CD">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B00CD">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>respect</w:t>
       </w:r>
       <w:r w:rsidRPr="000B00CD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:t>to</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000B00CD">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="000B00CD">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B00CD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>differing</w:t>
       </w:r>
       <w:r w:rsidRPr="000B00CD">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
@@ -10495,56 +10648,58 @@
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>notes,</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>having</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>read</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="57"/>
         </w:rPr>
@@ -10594,53 +10749,55 @@
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>informed</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>comments</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:t>to</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>discussions</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
@@ -11026,4849 +11183,1804 @@
         <w:t>during the semester</w:t>
       </w:r>
       <w:r w:rsidR="003041A6">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570DA3B4" w14:textId="77777777" w:rsidR="005F2A45" w:rsidRPr="00F76F52" w:rsidRDefault="005F2A45" w:rsidP="00391402">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="132"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7466FB62" w14:textId="77777777" w:rsidR="00F76F52" w:rsidRDefault="00F76F52" w:rsidP="00190C23">
-[...15 lines deleted...]
-    <w:p w14:paraId="5191472F" w14:textId="77777777" w:rsidR="003F1A50" w:rsidRDefault="003F1A50" w:rsidP="00391402">
+    <w:p w14:paraId="56A5D0A1" w14:textId="77777777" w:rsidR="006722F6" w:rsidRDefault="006722F6" w:rsidP="00391402">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="132"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="291CA86F" w14:textId="77777777" w:rsidR="003F1A50" w:rsidRDefault="003F1A50" w:rsidP="00391402">
+    <w:p w14:paraId="1A380DC6" w14:textId="77777777" w:rsidR="003F1A50" w:rsidRDefault="003F1A50" w:rsidP="00391402">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="132"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A380DC6" w14:textId="77777777" w:rsidR="003F1A50" w:rsidRDefault="003F1A50" w:rsidP="00391402">
+    <w:p w14:paraId="2DC6D48A" w14:textId="3B4D39CE" w:rsidR="00F176AA" w:rsidRPr="00021FA0" w:rsidRDefault="00F176AA" w:rsidP="00391402">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="132"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00021FA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021FA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021FA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>special</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021FA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021FA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021FA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021FA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021FA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021FA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>attendance</w:t>
+      </w:r>
+      <w:r w:rsidR="00021FA0" w:rsidRPr="00021FA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/withdraws</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00021FA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DC6D48A" w14:textId="4B767374" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00391402">
+    <w:p w14:paraId="182416D6" w14:textId="77777777" w:rsidR="00276B2C" w:rsidRPr="005E7688" w:rsidRDefault="00276B2C" w:rsidP="00391402">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="132"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="005E7688">
+    </w:p>
+    <w:p w14:paraId="4B925C2F" w14:textId="77777777" w:rsidR="00322B8D" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Attendance and active participation are essential to your success in this course. You are expected to attend every class, arrive on time, remain for the entire class period, and participate in class activities. It is your responsibility to find out what you missed when you are absent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590936BF" w14:textId="77777777" w:rsidR="003161F1" w:rsidRPr="00322B8D" w:rsidRDefault="003161F1" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E766A4" w14:textId="77777777" w:rsidR="00322B8D" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Excused</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> absences include those recognized by Texarkana College, such as approved school business, military duty, and religious holy days when proper notification procedures are followed. Please communicate with me as soon as possible regarding circumstances that affect your attendance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9AA4BA" w14:textId="77777777" w:rsidR="003161F1" w:rsidRPr="00322B8D" w:rsidRDefault="003161F1" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70598D2C" w14:textId="77777777" w:rsidR="00322B8D" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For this course, I will record attendance, and attendance will be considered as part of your course grade. Three tardies will constitute one absence. If you leave class early or leave and return during the class period, I may also count you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>absent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496AAE0D" w14:textId="77777777" w:rsidR="003161F1" w:rsidRPr="00322B8D" w:rsidRDefault="003161F1" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3689CAE5" w14:textId="77777777" w:rsidR="00322B8D" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322B8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005E7688">
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important: Beginning with the 2026–2027 academic year, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A763F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005E7688">
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>I can no longer drop you from this course for nonattendance or noncompletion of assignments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005E7688">
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you stop attending or are unable to complete this course, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005E7688">
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>you are responsible for officially withdrawing through the Enrollment Services Office before the published Last Day to Drop.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Simply stopping attendance does not withdraw you from the course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA614C8" w14:textId="77777777" w:rsidR="003161F1" w:rsidRPr="00322B8D" w:rsidRDefault="003161F1" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F397B0C" w14:textId="77777777" w:rsidR="00322B8D" w:rsidRPr="00322B8D" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you wish to receive a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005E7688">
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grade, which does not affect your GPA, you must contact the Enrollment Services Office and withdraw yourself before the Last Day to Drop. If you do not withdraw and fail to complete the required coursework, you will receive a failing grade at the end of the term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B325C9E" w14:textId="77777777" w:rsidR="00322B8D" w:rsidRPr="00322B8D" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322B8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005E7688">
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – If you are unable to complete the course and wish to receive a W, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005E7688">
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you must complete the withdrawal process yourself before the Last Day to Drop. I cannot </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00322B8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005E7688">
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>withdraw you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00322B8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>attendance:</w:t>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the course for nonattendance.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A W does not affect your GPA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD48860" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="009C69A2" w:rsidRDefault="00F176AA" w:rsidP="00391402">
+    <w:p w14:paraId="1617EA66" w14:textId="77777777" w:rsidR="00322B8D" w:rsidRPr="00322B8D" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – If you remain engaged in the course but do not successfully complete the required coursework, I will assign an F. An F affects your GPA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E880C18" w14:textId="77777777" w:rsidR="00322B8D" w:rsidRPr="00322B8D" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>WF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – If you stop attending or participating in the course, do not withdraw, and ultimately fail due to noncompletion, I will assign a WF. A WF affects your GPA in the same manner as an F. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3444C1AC" w14:textId="77777777" w:rsidR="00322B8D" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>F versus WF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Both an F and a WF are calculated as an F in your GPA. The distinction is based on your attendance. If you stop attending on or before the Last Day to Drop and fail due to missing work, I will assign a WF. If you continue attending beyond the Last Day to Drop but do not successfully complete the course, I will assign an F. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5654F8" w14:textId="77777777" w:rsidR="004B4F99" w:rsidRPr="00322B8D" w:rsidRDefault="004B4F99" w:rsidP="004B4F99">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A6B984" w14:textId="77777777" w:rsidR="005B7E01" w:rsidRPr="005B7E01" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7E01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you stop attending or participating in class, you will receive a WF unless you officially withdraw from the course by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7E01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>September 25 (first 8-weeks)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7E01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or November 20 (second 8-weeks). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6333BB37" w14:textId="77777777" w:rsidR="005B7E01" w:rsidRDefault="005B7E01" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC6ABDD" w14:textId="3127E973" w:rsidR="00322B8D" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7E01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is your responsibility to complete the withdrawal process through the Enrollment Services Office. I cannot </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B7E01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>withdraw you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B7E01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from class.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0F84E0" w14:textId="77777777" w:rsidR="001402D6" w:rsidRPr="00322B8D" w:rsidRDefault="001402D6" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBC28F4" w14:textId="77777777" w:rsidR="00322B8D" w:rsidRPr="00322B8D" w:rsidRDefault="00322B8D" w:rsidP="00322B8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="2"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Withdrawal from a course may affect your current or future financial aid eligibility. I strongly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322B8D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>encourage you to consult the Financial Aid Office before withdrawing to understand any possible financial consequences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27667CB4" w14:textId="77777777" w:rsidR="004B4F99" w:rsidRPr="004B4F99" w:rsidRDefault="004B4F99" w:rsidP="004B4F99">
+      <w:bookmarkStart w:id="12" w:name="Projects_(both_projects_combined_are_wor"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="527B2513" w14:textId="7375163B" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="005F2A45" w:rsidP="00190C23">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Career Project: 25% of your final grade</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594A3C77" w14:textId="56E97393" w:rsidR="00F176AA" w:rsidRDefault="00F176AA" w:rsidP="00391402">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="128"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A45">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>semester:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A45">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Career Project will be broken down into several components that are due throughout the semester. More information will be given about each assignment in class. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4703CF" w14:textId="77777777" w:rsidR="006722F6" w:rsidRDefault="006722F6" w:rsidP="00190C23">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="118"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="Exams_(each_exam_is_worth_15%_of_your_fi"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="0FFE9705" w14:textId="159B20D3" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00190C23">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="118"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Exams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>exam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>worth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>15%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>semester grade)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F462F9" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00391402">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="116"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>exams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>semester,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>midterm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>exam.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>More</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>given</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>time,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>prepare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B00CD">
+        <w:t xml:space="preserve">for these exams. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E85C13A" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00391402">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C528E96" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00190C23">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="Guidelines_for_written_work"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>written</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5634D307" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRDefault="00F176AA" w:rsidP="00391402">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="111"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...49 lines deleted...]
-        <w:t>You</w:t>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>In-class</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>assignments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>legibly.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>In-class</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>also</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>follow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Standard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="67"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">usage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>sentences.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>course,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>expected</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
-          <w:spacing w:val="-3"/>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
-          <w:spacing w:val="-8"/>
-[...214 lines deleted...]
-        <w:t>order</w:t>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>create</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
-        <w:t>to</w:t>
-[...30 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>polished</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>in-class</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
-          <w:spacing w:val="-5"/>
-[...510 lines deleted...]
-        <w:t xml:space="preserve">For classes meeting 2 times per week, you will be dropped after your fourth absence unless you have been in contact with your instructor, and it is approved for you to remain in the class. For classes meeting 1 time per week, the maximum number of allowable absences is 2. </w:t>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5780A756" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00190C23">
-[...3427 lines deleted...]
-    <w:p w14:paraId="5634D307" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRDefault="00F176AA" w:rsidP="00391402">
+    <w:p w14:paraId="439098C5" w14:textId="77777777" w:rsidR="00391402" w:rsidRPr="005E7688" w:rsidRDefault="00391402" w:rsidP="00391402">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="111"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E7688">
-[...318 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1D41A69E" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00391402">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="118"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Out-of-class</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
@@ -16690,52 +13802,52 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="4"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B8A2D56" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00190C23">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="Late_work_policy"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="15" w:name="Late_work_policy"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Late</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-21"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -17838,52 +14950,52 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="580C8E71" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00190C23">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="Academic_honesty"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="16" w:name="Academic_honesty"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-23"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -18685,56 +15797,58 @@
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>utilize</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>necessary,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> technology</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">programs/software </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
@@ -18749,67 +15863,67 @@
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>academic</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>honesty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C05A41C" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00391402">
+    <w:p w14:paraId="1ADF2495" w14:textId="6E26D9CB" w:rsidR="00D94F91" w:rsidRPr="006722F6" w:rsidRDefault="00F176AA" w:rsidP="006722F6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="89"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="You_must_complete_all_work_independently"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="17" w:name="You_must_complete_all_work_independently"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
@@ -19135,1301 +16249,114 @@
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>excuses!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DD35C5" w14:textId="77777777" w:rsidR="0062366E" w:rsidRDefault="0062366E" w:rsidP="00391402">
+    <w:p w14:paraId="6157C54F" w14:textId="77777777" w:rsidR="00D94F91" w:rsidRDefault="00D94F91" w:rsidP="00391402">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="180"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F7C4934" w14:textId="77777777" w:rsidR="0062366E" w:rsidRDefault="0062366E" w:rsidP="00391402">
-[...1216 lines deleted...]
-    <w:p w14:paraId="6A1EEE26" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00190C23">
+    <w:p w14:paraId="18472645" w14:textId="77777777" w:rsidR="00021FA0" w:rsidRDefault="00021FA0" w:rsidP="00190C23">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="187"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532B6D06" w14:textId="77777777" w:rsidR="00021FA0" w:rsidRDefault="00021FA0" w:rsidP="00190C23">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="187"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1EEE26" w14:textId="7C93F503" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00190C23">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="187"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="Email"/>
-      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA31294" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRDefault="00F176AA" w:rsidP="00D43944">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="112"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
@@ -21434,83 +17361,85 @@
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>(especially</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>important</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:t>early</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>the</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>semester)</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>so</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
@@ -22248,82 +18177,66 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>angry</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>upset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADB2DE5" w14:textId="12CB7525" w:rsidR="00F176AA" w:rsidRDefault="00F176AA" w:rsidP="00190C23">
-[...16 lines deleted...]
-    <w:p w14:paraId="1F47EDD3" w14:textId="77777777" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00254707">
+    <w:p w14:paraId="1F47EDD3" w14:textId="77777777" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="005B7E01">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
+        <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="Disclaimer"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:id="18" w:name="Disclaimer"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="0B004035" w14:textId="77777777" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00254707">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2335ABDA" w14:textId="257B6C8E" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00D94F91">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
@@ -22685,77 +18598,79 @@
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>track</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>changes.</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
@@ -23414,81 +19329,81 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="8"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65C8B463" w14:textId="396217DB" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00D94F91">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="Copyright_protection"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="19" w:name="Copyright_protection"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Copyright</w:t>
       </w:r>
       <w:r w:rsidR="0059453E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EFC1A5" w14:textId="77777777" w:rsidR="00D94F91" w:rsidRDefault="00F176AA" w:rsidP="00D94F91">
+    <w:p w14:paraId="65A78D40" w14:textId="26B177DF" w:rsidR="00D94F91" w:rsidRPr="006722F6" w:rsidRDefault="00F176AA" w:rsidP="00D94F91">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="105"/>
         <w:ind w:left="0" w:right="366"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="81"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>All</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
@@ -23628,1307 +19543,1455 @@
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>through</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="81"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>medium,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>lecture</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>print.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Unless</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>otherwise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>noted,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>materials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="92"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>intellectual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>instructor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>thus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>copyrighted.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Individuals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>prohibited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="108"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3ED71DE0" w14:textId="77777777" w:rsidR="00D94F91" w:rsidRDefault="00D94F91" w:rsidP="00D94F91">
+    <w:p w14:paraId="50B10CB1" w14:textId="77777777" w:rsidR="005B7E01" w:rsidRDefault="005B7E01" w:rsidP="00D94F91">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="105"/>
         <w:ind w:left="0" w:right="366"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="81"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2DDC1E" w14:textId="77777777" w:rsidR="00D94F91" w:rsidRDefault="00D94F91" w:rsidP="00D94F91">
+    <w:p w14:paraId="5241881B" w14:textId="77777777" w:rsidR="005B7E01" w:rsidRDefault="005B7E01" w:rsidP="00D94F91">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="105"/>
         <w:ind w:left="0" w:right="366"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="81"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66B7FD93" w14:textId="77777777" w:rsidR="00D94F91" w:rsidRDefault="00D94F91" w:rsidP="00D94F91">
+    <w:p w14:paraId="6F88950B" w14:textId="09991EDC" w:rsidR="00535F8C" w:rsidRDefault="00F176AA" w:rsidP="00D94F91">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="105"/>
         <w:ind w:left="0" w:right="366"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="81"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>paid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>taking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>selling,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>otherwise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>transferring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>value</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>personal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>informational</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>notes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">without </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>express</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>written</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permission </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>instructor.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43944">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>addition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>legal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>sanctions,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>found</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>violation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>these</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>prohibitions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>subject</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>disciplinary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>college</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>administration.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="65A78D40" w14:textId="3B87EDC2" w:rsidR="00D94F91" w:rsidRDefault="00F176AA" w:rsidP="00D94F91">
+    <w:p w14:paraId="3B751321" w14:textId="77777777" w:rsidR="00C428AE" w:rsidRDefault="00C428AE" w:rsidP="00D94F91">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="105"/>
         <w:ind w:left="0" w:right="366"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="108"/>
-[...313 lines deleted...]
-      </w:r>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F88950B" w14:textId="74A128CF" w:rsidR="00535F8C" w:rsidRDefault="00F176AA" w:rsidP="00D94F91">
+    <w:p w14:paraId="5EBE2BF0" w14:textId="77777777" w:rsidR="00C428AE" w:rsidRDefault="00C428AE" w:rsidP="00D94F91">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="105"/>
         <w:ind w:left="0" w:right="366"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E7688">
-[...586 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7EE86D2E" w14:textId="77777777" w:rsidR="00D94F91" w:rsidRPr="00D94F91" w:rsidRDefault="00D94F91" w:rsidP="00D94F91">
-[...13 lines deleted...]
-    <w:p w14:paraId="65CAAE05" w14:textId="77777777" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
+    <w:p w14:paraId="65CAAE05" w14:textId="0227505B" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008625B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mandatory Disclaimer ADA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C07F86" w14:textId="1A513272" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
+    <w:p w14:paraId="58C07F86" w14:textId="10D52D0D" w:rsidR="00535F8C" w:rsidRDefault="003440B8" w:rsidP="00535F8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003440B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TC does not discriminate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="003440B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="003440B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> race, color, national origin, sex, disability or age in its programs or activities. The following person has been designated to handle inquiries regarding the nondiscrimination policies: Human Resources Director, 2500 N. Robison Road, Texarkana, TX 75599, (903) 823-3017, </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007A104D">
+        <w:t xml:space="preserve"> race, color, national origin, sex, disability or age in its programs, activities, admission or employment. The following person has been designated to handle inquiries regarding the nondiscrimination policies: Director of Human Resources/Title IX Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00535F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00535F8C" w:rsidRPr="003440B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2500 N. Robison Road, Texarkana, TX 75599, (903) 823-3017,</w:t>
+      </w:r>
+      <w:r w:rsidR="00535F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00535F8C" w:rsidRPr="007A104D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>human.resources@texarkanacollege.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6BE91D5B" w14:textId="77777777" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008625B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disability Act Statement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C72DA06" w14:textId="662E53C9" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
+    <w:p w14:paraId="5C72DA06" w14:textId="7259A5BE" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texarkana College complies with all. Provisions of the Americans with Disabilities Act and makes reasonable accommodations upon request. Please contact Tonja Blase at 903-823-3349 or go by the office of Disability Services located in the Academic Commons (library) for personal assistance. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Texarkana College complies with all. Provisions of the Americans with Disabilities Act and makes reasonable accommodations upon request. Please contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7E01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008625B1">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tonja </w:t>
+      </w:r>
+      <w:r w:rsidR="002D43A1" w:rsidRPr="005B7E01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Blasé, Director of Student Disability Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 903-823-3349</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> or go by the office of Disability Services located in the Academic Commons (library) for personal assistance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D22FB3C" w14:textId="77777777" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008625B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Academic Dishonesty Policy: Academic Integrity Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78190611" w14:textId="0F8B94E3" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Scholastic dishonesty, involving but not limited to cheating on a test, plagiarism, collusion, or falsification of records will make the student liable for disciplinary action after being investigated by the Dean of Students. Proven violations of this nature will result in the student being dropped from the class with an “F”.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Scholastic dishonesty, involving but not limited to cheating on a test, plagiarism, collusion, or falsification of records will make the student liable for disciplinary action after being investigated by the Dean of Students. Proven violations of this nature will result in the student being dropped from the class with an “F”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5D0C18" w14:textId="7A7E9BDD" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The policy applies campus wide, including TC Testing Center, as well as off-campus classroom or lab sites, including dual credit campuses. This information can be found in the Student Handbook at </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The policy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>applies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> campus wide, including TC Testing Center, as well as off-campus classroom or lab sites, including dual credit campuses. This information can be found in the Student Handbook at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="007A104D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://texarkanacollege.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A3792C" w14:textId="77777777" w:rsidR="00535F8C" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Special Announcement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316C4D6D" w14:textId="77777777" w:rsidR="00535F8C" w:rsidRPr="0092702A" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
+    <w:p w14:paraId="316C4D6D" w14:textId="13F61D6F" w:rsidR="00535F8C" w:rsidRPr="0092702A" w:rsidRDefault="00535F8C" w:rsidP="00535F8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any student who has difficulty affording groceries or accessing enough food to eat every day, or who lacks a safe and stable place to live and believes this may affect their performance in this course or ability to remain in school, is urged to contact Tonja Blasé, Director of Student Disability Services, at 903-823-3349 for support. Furthermore, please notify the professor if you are comfortable in doing so. This will enable them to provide any resources that they may possess. </w:t>
+        <w:t>Any student who has difficulty affording groceries or accessing enough food to eat every day</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is urged to contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00B675EC" w:rsidRPr="005B7E01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>studentlife@texarkanacollege.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B675EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or call </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7E01" w:rsidRPr="005B7E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>903-823-3012, Option 5</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for support. Furthermore, please notify the professor if you are comfortable in doing so. This will enable them to provide any resources that they may possess. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7905D9F2" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00D43944">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="10"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70871392" w14:textId="77777777" w:rsidR="00F176AA" w:rsidRPr="005E7688" w:rsidRDefault="00F176AA" w:rsidP="00D94F91">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="Final_words"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="20" w:name="Final_words"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Final</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-24"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638F5AFA" w14:textId="74139A0E" w:rsidR="00ED7162" w:rsidRPr="00D94F91" w:rsidRDefault="00F176AA" w:rsidP="00D94F91">
+    <w:p w14:paraId="638F5AFA" w14:textId="526BF7A6" w:rsidR="00ED7162" w:rsidRPr="00D94F91" w:rsidRDefault="00F176AA" w:rsidP="00D94F91">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="105"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7688">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>am</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
@@ -25256,67 +21319,55 @@
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>standing</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E7688">
-[...15 lines deleted...]
-        <w:t>but</w:t>
+      <w:r w:rsidR="005B7E01" w:rsidRPr="005E7688">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>college but</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:t>also</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ensure</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="6"/>
@@ -25366,327 +21417,305 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7688">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>learne</w:t>
       </w:r>
       <w:r w:rsidR="00D94F91">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>r.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C01ADD0" w14:textId="48186434" w:rsidR="00EB1E06" w:rsidRPr="00D94F91" w:rsidRDefault="00EB1E06" w:rsidP="00D94F91">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EB1E06" w:rsidRPr="00D94F91" w:rsidSect="00D94F91">
-[...1 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="540" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00EB1E06" w:rsidRPr="00D94F91" w:rsidSect="008409AF">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="1440" w:right="1267" w:bottom="547" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17B5C2ED" w14:textId="77777777" w:rsidR="00F7330A" w:rsidRDefault="00F7330A">
+    <w:p w14:paraId="0F00EAA4" w14:textId="77777777" w:rsidR="00E34669" w:rsidRDefault="00E34669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="316C72CE" w14:textId="77777777" w:rsidR="00F7330A" w:rsidRDefault="00F7330A">
+    <w:p w14:paraId="08D46453" w14:textId="77777777" w:rsidR="00E34669" w:rsidRDefault="00E34669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0490BA90" w14:textId="77777777" w:rsidR="00B22910" w:rsidRDefault="00B22910">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54C171E0" w14:textId="77777777" w:rsidR="00F7330A" w:rsidRDefault="00F7330A">
+    <w:p w14:paraId="72140320" w14:textId="77777777" w:rsidR="00E34669" w:rsidRDefault="00E34669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08B59815" w14:textId="77777777" w:rsidR="00F7330A" w:rsidRDefault="00F7330A">
+    <w:p w14:paraId="25A7DF52" w14:textId="77777777" w:rsidR="00E34669" w:rsidRDefault="00E34669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0E9D321A" w14:textId="3FC56549" w:rsidR="00B22910" w:rsidRPr="005E7688" w:rsidRDefault="00B22910" w:rsidP="00EB1E06">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E9D321A" w14:textId="187A65B1" w:rsidR="00B22910" w:rsidRPr="005E7688" w:rsidRDefault="0046782C" w:rsidP="006722F6">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="10157"/>
       </w:tabs>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:before="186"/>
-      <w:ind w:left="579" w:firstLine="2"/>
+      <w:ind w:left="-90" w:firstLine="2"/>
       <w:contextualSpacing/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005E7688">
+    <w:r w:rsidRPr="0046782C">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:color w:val="FFFFFF"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:highlight w:val="black"/>
-[...18 lines deleted...]
-        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BE6BC6B" wp14:editId="2DD71F34">
-[...10 lines deleted...]
-          <wp:docPr id="1678898687" name="Picture 1678898687"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A9BF318" wp14:editId="3BC9B79C">
+          <wp:extent cx="5486400" cy="454660"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:docPr id="1850765029" name="Picture 1850765029"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Logo.jpg"/>
+                  <pic:cNvPr id="0" name="HorizontalNoTag.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="726650" cy="919810"/>
+                    <a:ext cx="5486400" cy="454660"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="45E268CB" w14:textId="1C24B258" w:rsidR="00B22910" w:rsidRDefault="00B22910">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:kinsoku w:val="0"/>
+      <w:overflowPunct w:val="0"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
     <w:r w:rsidRPr="008935C2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000885"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:b w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1156" w:hanging="360"/>
       </w:pPr>
@@ -26151,50 +22180,348 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7702" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8555" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="035D365E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC6091B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04FF522E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC224F90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A242FAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5ED0A94E"/>
     <w:lvl w:ilvl="0" w:tplc="87FC6AA2">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26239,51 +22566,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B5C6C91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7B3051C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3242" w:hanging="447"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3387" w:hanging="447"/>
@@ -26324,51 +22651,51 @@
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="447"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9259" w:hanging="447"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10238" w:hanging="447"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EDF0A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97E46B96"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -26437,51 +22764,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39D01AEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B87AAFC6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26550,51 +22877,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40151C05"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="43E4F3A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51946AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="210E74E4"/>
     <w:lvl w:ilvl="0" w:tplc="7A4657AE">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -26658,205 +23134,308 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2006010153">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="714817593">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="802887908">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1434283656">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="854004554">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2128232024">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1811481007">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1596741076">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1596741076">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="9" w16cid:durableId="1836724555">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="60367551">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="660079318">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="410273696">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1390610340">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="660079318">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="14" w16cid:durableId="695929938">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F176AA"/>
+    <w:rsid w:val="00021FA0"/>
     <w:rsid w:val="000622A5"/>
+    <w:rsid w:val="00066674"/>
     <w:rsid w:val="00071ACA"/>
+    <w:rsid w:val="00080241"/>
     <w:rsid w:val="000B00CD"/>
+    <w:rsid w:val="000B7BD9"/>
+    <w:rsid w:val="001252B6"/>
+    <w:rsid w:val="001256F3"/>
+    <w:rsid w:val="00127EDD"/>
+    <w:rsid w:val="0013368D"/>
+    <w:rsid w:val="001402D6"/>
+    <w:rsid w:val="0016045F"/>
+    <w:rsid w:val="00162A51"/>
     <w:rsid w:val="00190C23"/>
     <w:rsid w:val="001F0573"/>
+    <w:rsid w:val="00203671"/>
+    <w:rsid w:val="00211CE7"/>
     <w:rsid w:val="00254707"/>
+    <w:rsid w:val="00276B2C"/>
     <w:rsid w:val="002B2403"/>
+    <w:rsid w:val="002B7557"/>
+    <w:rsid w:val="002D43A1"/>
     <w:rsid w:val="002E352F"/>
+    <w:rsid w:val="00301939"/>
     <w:rsid w:val="003041A6"/>
+    <w:rsid w:val="003161F1"/>
+    <w:rsid w:val="00322B8D"/>
+    <w:rsid w:val="00332CCC"/>
+    <w:rsid w:val="003440B8"/>
+    <w:rsid w:val="00355892"/>
+    <w:rsid w:val="0036195C"/>
     <w:rsid w:val="00391402"/>
+    <w:rsid w:val="003B10B1"/>
     <w:rsid w:val="003F1A50"/>
+    <w:rsid w:val="003F3375"/>
+    <w:rsid w:val="00424AD9"/>
     <w:rsid w:val="00432685"/>
     <w:rsid w:val="004372D4"/>
+    <w:rsid w:val="0043730A"/>
+    <w:rsid w:val="0046782C"/>
+    <w:rsid w:val="00470FC6"/>
+    <w:rsid w:val="004763BD"/>
+    <w:rsid w:val="00483EB9"/>
+    <w:rsid w:val="004A4EB2"/>
+    <w:rsid w:val="004B4F99"/>
+    <w:rsid w:val="004C184D"/>
     <w:rsid w:val="004C7C74"/>
+    <w:rsid w:val="004F7A8E"/>
+    <w:rsid w:val="005013C7"/>
     <w:rsid w:val="00511DEE"/>
+    <w:rsid w:val="005308E2"/>
     <w:rsid w:val="00535F8C"/>
     <w:rsid w:val="00553C4C"/>
+    <w:rsid w:val="0055478B"/>
     <w:rsid w:val="00561F44"/>
+    <w:rsid w:val="00573DA9"/>
+    <w:rsid w:val="005779A9"/>
+    <w:rsid w:val="00593DBC"/>
     <w:rsid w:val="0059453E"/>
+    <w:rsid w:val="00597422"/>
+    <w:rsid w:val="005B7E01"/>
+    <w:rsid w:val="005C7A59"/>
+    <w:rsid w:val="005D5A03"/>
+    <w:rsid w:val="005E17F4"/>
+    <w:rsid w:val="005E5D2C"/>
     <w:rsid w:val="005E7688"/>
     <w:rsid w:val="005F2A45"/>
+    <w:rsid w:val="006227B2"/>
     <w:rsid w:val="0062366E"/>
+    <w:rsid w:val="0062690D"/>
+    <w:rsid w:val="006722F6"/>
     <w:rsid w:val="006748A1"/>
     <w:rsid w:val="006802CF"/>
+    <w:rsid w:val="006B69F3"/>
     <w:rsid w:val="006C336F"/>
+    <w:rsid w:val="006E489E"/>
     <w:rsid w:val="006F446E"/>
+    <w:rsid w:val="00742A42"/>
     <w:rsid w:val="0074706B"/>
+    <w:rsid w:val="007566FB"/>
     <w:rsid w:val="00773B16"/>
     <w:rsid w:val="00781E02"/>
+    <w:rsid w:val="007910AD"/>
+    <w:rsid w:val="007A4AD5"/>
     <w:rsid w:val="007D0A96"/>
+    <w:rsid w:val="007D3EE2"/>
+    <w:rsid w:val="007D4450"/>
+    <w:rsid w:val="007D60C2"/>
     <w:rsid w:val="007E0715"/>
     <w:rsid w:val="007E7FC6"/>
+    <w:rsid w:val="007F306E"/>
+    <w:rsid w:val="00800D7F"/>
+    <w:rsid w:val="008128E4"/>
     <w:rsid w:val="00814001"/>
     <w:rsid w:val="00817B5C"/>
+    <w:rsid w:val="008409AF"/>
     <w:rsid w:val="00856719"/>
     <w:rsid w:val="008618DD"/>
     <w:rsid w:val="008935C2"/>
     <w:rsid w:val="00893984"/>
+    <w:rsid w:val="008C765D"/>
+    <w:rsid w:val="008F18AC"/>
+    <w:rsid w:val="008F2598"/>
     <w:rsid w:val="00932B56"/>
     <w:rsid w:val="0097558A"/>
     <w:rsid w:val="00977F35"/>
     <w:rsid w:val="009C69A2"/>
+    <w:rsid w:val="009E3C7B"/>
     <w:rsid w:val="00A01BCE"/>
     <w:rsid w:val="00A05708"/>
     <w:rsid w:val="00A05A55"/>
     <w:rsid w:val="00A13642"/>
+    <w:rsid w:val="00A373B5"/>
     <w:rsid w:val="00A55B34"/>
     <w:rsid w:val="00A65FDB"/>
+    <w:rsid w:val="00A763F3"/>
     <w:rsid w:val="00AE6F4F"/>
     <w:rsid w:val="00B17025"/>
     <w:rsid w:val="00B17486"/>
     <w:rsid w:val="00B22910"/>
+    <w:rsid w:val="00B317B1"/>
+    <w:rsid w:val="00B675EC"/>
+    <w:rsid w:val="00B712C7"/>
+    <w:rsid w:val="00B91CA0"/>
     <w:rsid w:val="00BC3F80"/>
     <w:rsid w:val="00BD3E61"/>
+    <w:rsid w:val="00BE0AD2"/>
+    <w:rsid w:val="00BE2CDB"/>
+    <w:rsid w:val="00C120E3"/>
     <w:rsid w:val="00C17270"/>
+    <w:rsid w:val="00C2201C"/>
     <w:rsid w:val="00C378B8"/>
+    <w:rsid w:val="00C428AE"/>
     <w:rsid w:val="00C65A78"/>
+    <w:rsid w:val="00C86F56"/>
+    <w:rsid w:val="00C93962"/>
     <w:rsid w:val="00C95DCB"/>
     <w:rsid w:val="00CB49AE"/>
+    <w:rsid w:val="00CE3100"/>
     <w:rsid w:val="00CE5B95"/>
     <w:rsid w:val="00D2039E"/>
     <w:rsid w:val="00D24EE0"/>
+    <w:rsid w:val="00D40465"/>
     <w:rsid w:val="00D43944"/>
     <w:rsid w:val="00D43D30"/>
     <w:rsid w:val="00D94F91"/>
+    <w:rsid w:val="00DA4A25"/>
+    <w:rsid w:val="00DF0338"/>
     <w:rsid w:val="00DF31DE"/>
     <w:rsid w:val="00DF6E05"/>
+    <w:rsid w:val="00E0785A"/>
     <w:rsid w:val="00E1184E"/>
     <w:rsid w:val="00E31312"/>
+    <w:rsid w:val="00E34669"/>
     <w:rsid w:val="00E91EA9"/>
+    <w:rsid w:val="00E9407B"/>
     <w:rsid w:val="00EB1E06"/>
     <w:rsid w:val="00ED44C6"/>
+    <w:rsid w:val="00ED6BF4"/>
     <w:rsid w:val="00ED7162"/>
+    <w:rsid w:val="00EF2A27"/>
     <w:rsid w:val="00F025B3"/>
     <w:rsid w:val="00F176AA"/>
     <w:rsid w:val="00F35633"/>
+    <w:rsid w:val="00F436D6"/>
     <w:rsid w:val="00F7330A"/>
     <w:rsid w:val="00F76F52"/>
+    <w:rsid w:val="00F951B4"/>
     <w:rsid w:val="00FA75F9"/>
     <w:rsid w:val="00FB18CB"/>
+    <w:rsid w:val="00FB2A43"/>
     <w:rsid w:val="00FC7731"/>
+    <w:rsid w:val="00FD3990"/>
+    <w:rsid w:val="00FD5FF8"/>
     <w:rsid w:val="00FF4B41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6E1EF867"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CF8C9419-3411-4D57-BBDF-AD34E707BCDB}"/>
+  <w15:docId w15:val="{B3A5608F-3C10-4FE5-8D33-130DBB048194}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -27484,139 +24063,150 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009C69A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D2039E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00A01BCE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
     <w:name w:val="x_msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CB49AE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB49AE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0046782C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1753041847">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1841195238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://texarkanacollege.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:human.resources@texarkanacollege.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:human.resources@texarkanacollege.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amanda.graham@texarkanacollege.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentlife@texarkanacollege.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://texarkanacollege.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -27842,96 +24432,105 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2751</Words>
-  <Characters>15685</Characters>
+  <Words>2675</Words>
+  <Characters>15250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Texarkana College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18400</CharactersWithSpaces>
+  <CharactersWithSpaces>17890</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Boyles, John Dixon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
-    <vt:lpwstr>Frameworks for Pioneer</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4008d77a-d6f1-4229-9eb3-f44b2ca6abac_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
-    <vt:lpwstr>johndixon.boyles@texarkanacollege.edu</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4008d77a-d6f1-4229-9eb3-f44b2ca6abac_SetDate">
+    <vt:lpwstr>2025-04-02T14:14:55Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
-    <vt:lpwstr>Boyles, John Dixon</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4008d77a-d6f1-4229-9eb3-f44b2ca6abac_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4008d77a-d6f1-4229-9eb3-f44b2ca6abac_Name">
+    <vt:lpwstr>Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4008d77a-d6f1-4229-9eb3-f44b2ca6abac_SiteId">
+    <vt:lpwstr>b97b2600-0e8f-48c6-b379-5e00675e4bfd</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4008d77a-d6f1-4229-9eb3-f44b2ca6abac_ActionId">
+    <vt:lpwstr>f8a3f485-20d9-4cef-82a0-9af545f326b0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4008d77a-d6f1-4229-9eb3-f44b2ca6abac_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_4008d77a-d6f1-4229-9eb3-f44b2ca6abac_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>